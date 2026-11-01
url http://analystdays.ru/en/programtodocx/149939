--- v0 (2026-10-11)
+++ v1 (2026-11-01)
@@ -1,369 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc15a47234cc54151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R59ca5bf7ea234f1a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R34fe80022b8d45cc" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="6700b1a2-7552-48bd-8b2e-068a8312521a"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6274741333f74c42" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1e6da25c-b236-49ce-9910-396937abaa49"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb0b605084116422c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d36d3a9f-31ca-47f9-a359-3e1331f958e2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3d1898204f994c9b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="86a9240b-9b95-4adc-ae89-a8cbbffc2065"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ree4834dbe2bb404b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3c2ab7ef-82e8-4b15-ab9a-112a2625b2fa"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra00afb7885c741f4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="30a1f081-db83-4e17-a16f-84b6a1692df4"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0e5e1d55681140dd" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d5852646-ee46-4f9e-90b0-53857a1248a0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R799d0fc90a17485d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8de3843c-c1fc-481f-8c48-aa8e885d7bd9"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7327d14c3b8541b6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d16ecb61-d924-4787-aed2-a680bf1f4049"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2376f0430ee64590" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="680ab9f6-4abc-4506-af6f-851cd06b984d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R25aeb26acb884336" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="02949bdf-11ae-4908-8a34-eecc5566a453"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R34fe80022b8d45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rcc81063f86a54258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Re9af7def66ba47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rb92b91cab3694093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R03dd87083009405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R7fa2bf9522e94d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R51c5f7142b6b42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rb1a08a6d44194242" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R6274741333f74c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rb0b605084116422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R3d1898204f994c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Ree4834dbe2bb404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Ra00afb7885c741f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R0e5e1d55681140dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R799d0fc90a17485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R7327d14c3b8541b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R2376f0430ee64590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R25aeb26acb884336" /></Relationships>
 </file>