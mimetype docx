--- v0 (2026-09-27)
+++ v1 (2026-10-17)
@@ -1,283 +1,498 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rabf7b0c149d94793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf5c0cc33b17946bb" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbf111c23fbfb4a6c" cstate="print">
-[...216 lines deleted...]
-                        <a:ext uri="ec64b803-8ce8-4cea-890a-c9fcb3bc2451"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7ef69bbb303840b8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="47c410f5-73ac-4025-bb83-e18bdf95e450"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R23ef65317ce24ede" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="de8e3386-703f-4a0b-93a8-585ba1cc3174"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra33ce46532c14a03" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2fb197ae-49ab-4684-8b98-1b79f5a8b71f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R91af37e92cfa42bc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f78880f7-cf59-412f-ad7e-8378191406a3"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R85c9deb433a04a44" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ffb44ba0-1b9e-4b0c-82ae-c4f895372fd7"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbab471b56f264d8d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4ae4ef0b-6c5c-43d4-8c5a-70a3ea77f24f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf90d3303a81e4921" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8affb9b0-c34b-410c-b414-50677c072576"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R93a3904b14d24be6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="12526885-9bd2-4317-8819-63d565ec0cdf"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9c10b78c4c974c69" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e3661e53-92c5-4624-ad9e-8bc9b7925bd1"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rffeb003f1e004597" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fb8c3240-b4ac-44ad-bd5f-79baa4d64e79"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R16fd5b8fa96b4785" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e3e5fe0a-3ef9-46c4-9615-965440ace455"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rbf111c23fbfb4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R39bfd8a02ef34b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Ree2259071e924596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Re80a6b1f12d240bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R53d9bcede0a44aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R4aa4640adf834982" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R7ef69bbb303840b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R23ef65317ce24ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Ra33ce46532c14a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R91af37e92cfa42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R85c9deb433a04a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rbab471b56f264d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rf90d3303a81e4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R93a3904b14d24be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R9c10b78c4c974c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Rffeb003f1e004597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R16fd5b8fa96b4785" /></Relationships>
 </file>