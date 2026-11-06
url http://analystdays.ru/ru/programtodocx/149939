--- v1 (2026-10-17)
+++ v2 (2026-11-06)
@@ -1,498 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf5c0cc33b17946bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R98a8820bc62c4750" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7ef69bbb303840b8" cstate="print">
-[...431 lines deleted...]
-                        <a:ext uri="e3e5fe0a-3ef9-46c4-9615-965440ace455"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2b44d7d2f9c046f5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c28af521-81cc-4d76-a071-bc78123f07c6"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7fc5c169f3ce45f0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4204e41a-07d2-4e1d-990b-d47627b60e56"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rebf448a88bc84d62" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f9cd07d8-34c7-4f30-b6ba-8d570fd6731e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1e9936426b3546ec" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2db95a38-2400-4a22-b4a6-b16ce8470f8a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R582d52fc4ee34a51" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f0d7274f-cb06-40ef-96b0-1a493cb4e679"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0e04a1d3cd6c43f2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="422d1743-3a6d-443d-8091-18c7da546550"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra6f0ce387303432a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="272bcbfb-0444-4b08-aa46-23fa5ce22c2b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re6f6f60714524aff" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3eda0441-1032-478a-b30c-6dd556cfb917"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R614a9adc0d7b4034" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c8d7c489-699f-4a41-a5c3-1cd6ae7b7eb2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb37c4fa26a3a4307" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a502a4ac-309f-4563-8c63-da4de104b194"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R7ef69bbb303840b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R23ef65317ce24ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Ra33ce46532c14a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R91af37e92cfa42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R85c9deb433a04a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rbab471b56f264d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rf90d3303a81e4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R93a3904b14d24be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R9c10b78c4c974c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Rffeb003f1e004597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R16fd5b8fa96b4785" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R2b44d7d2f9c046f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R7fc5c169f3ce45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rebf448a88bc84d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R1e9936426b3546ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R582d52fc4ee34a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R0e04a1d3cd6c43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Ra6f0ce387303432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Re6f6f60714524aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R614a9adc0d7b4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Rb37c4fa26a3a4307" /></Relationships>
 </file>